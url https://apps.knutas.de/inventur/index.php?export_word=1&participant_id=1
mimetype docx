--- v0 (2026-03-17)
+++ v1 (2026-05-16)
@@ -192,51 +192,51 @@
       <w:r w:rsidRPr="00DE2A66">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0082275B" w:rsidRPr="00DE2A66">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Datum: </w:t>
       </w:r>
       <w:r w:rsidR="007229EF" w:rsidRPr="00DE2A66">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>17.03.2026</w:t>
+        <w:t>16.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36EA362D" w14:textId="77777777" w:rsidR="00077F6A" w:rsidRDefault="00077F6A"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabellemithellemGitternetz"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2830"/>
         <w:gridCol w:w="2253"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2992"/>
       </w:tblGrid>
       <w:tr w:rsidR="001C2EF0" w:rsidRPr="001C2EF0" w14:paraId="723CC675" w14:textId="77777777" w:rsidTr="00C81669">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
             <w:noWrap/>